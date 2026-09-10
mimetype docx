--- v0 (2026-06-13)
+++ v1 (2026-09-10)
@@ -1,3024 +1,3259 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0E30CA07" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="00A70E7B" w:rsidRDefault="005E36A5" w:rsidP="005E36A5">
-      <w:r w:rsidRPr="00A70E7B">
+    <w:p w14:paraId="0CEC8E9B" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="008A1433" w:rsidRDefault="005E36A5" w:rsidP="005E36A5">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A1433">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>［様式第１号</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A70E7B">
+      <w:r w:rsidRPr="008A1433">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>］</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00C31F53" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="00A70E7B" w:rsidRDefault="006F789E" w:rsidP="005E36A5">
+    <w:p w14:paraId="6A27905F" w14:textId="55412D10" w:rsidR="005E36A5" w:rsidRPr="008A1433" w:rsidRDefault="006F789E" w:rsidP="005E36A5">
       <w:pPr>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A1433">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>令</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B67420">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-      <w:r w:rsidR="0097428F" w:rsidRPr="00A70E7B">
+        <w:t>和</w:t>
+      </w:r>
+      <w:r w:rsidR="0089490C" w:rsidRPr="00B67420">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>７</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004F6849" w:rsidRPr="00A70E7B">
+        <w:t>８</w:t>
+      </w:r>
+      <w:r w:rsidR="004F6849" w:rsidRPr="008A1433">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>年度</w:t>
       </w:r>
-      <w:r w:rsidR="004F6849" w:rsidRPr="00A70E7B">
+      <w:r w:rsidR="004F6849" w:rsidRPr="008A1433">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005E36A5" w:rsidRPr="00A70E7B">
+      <w:r w:rsidR="005E36A5" w:rsidRPr="008A1433">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>旅行商品造成支援事業</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58957025" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="00A70E7B" w:rsidRDefault="005E36A5" w:rsidP="005E36A5">
+    <w:p w14:paraId="0ADA71F8" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="008A1433" w:rsidRDefault="005E36A5" w:rsidP="005E36A5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70E7B">
+      <w:r w:rsidRPr="008A1433">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>旅</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A70E7B">
+      <w:r w:rsidRPr="008A1433">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A70E7B">
+      <w:r w:rsidRPr="008A1433">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>行</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A70E7B">
+      <w:r w:rsidRPr="008A1433">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A70E7B">
+      <w:r w:rsidRPr="008A1433">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>商</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A70E7B">
+      <w:r w:rsidRPr="008A1433">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A70E7B">
+      <w:r w:rsidRPr="008A1433">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>品</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A70E7B">
+      <w:r w:rsidRPr="008A1433">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A70E7B">
+      <w:r w:rsidRPr="008A1433">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>造</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A70E7B">
+      <w:r w:rsidRPr="008A1433">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A70E7B">
+      <w:r w:rsidRPr="008A1433">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>成</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A70E7B">
+      <w:r w:rsidRPr="008A1433">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A70E7B">
+      <w:r w:rsidRPr="008A1433">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>届</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77FC0FBC" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="00A70E7B" w:rsidRDefault="005E36A5" w:rsidP="005E36A5">
+    <w:p w14:paraId="7952E852" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="008A1433" w:rsidRDefault="005E36A5" w:rsidP="005E36A5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BF491DD" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="00A70E7B" w:rsidRDefault="005E36A5" w:rsidP="00616356">
+    <w:p w14:paraId="7CA77896" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="008A1433" w:rsidRDefault="005E36A5" w:rsidP="00616356">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70E7B">
+      <w:r w:rsidRPr="008A1433">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>令和　　年　　月　　日</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="108C9ACA" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="00A70E7B" w:rsidRDefault="00332C6D" w:rsidP="005E36A5">
+    <w:p w14:paraId="3FCA1AC9" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="008A1433" w:rsidRDefault="00332C6D" w:rsidP="005E36A5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70E7B">
+      <w:r w:rsidRPr="008A1433">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>日本海羽越広域観光推進協議会</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D1AE024" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="00A70E7B" w:rsidRDefault="005E36A5" w:rsidP="005E36A5">
+    <w:p w14:paraId="47727A72" w14:textId="7CFE1167" w:rsidR="005E36A5" w:rsidRPr="008A1433" w:rsidRDefault="005E36A5" w:rsidP="005E36A5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70E7B">
+      <w:r w:rsidRPr="008A1433">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00A70E7B">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　会　長　　</w:t>
+      </w:r>
+      <w:r w:rsidR="0089490C" w:rsidRPr="00B67420">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A70E7B">
+        <w:t>佐　藤　聡</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B67420">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>川　治　様</w:t>
+        <w:t xml:space="preserve">　様</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="3969" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1421"/>
         <w:gridCol w:w="4241"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A70E7B" w:rsidRPr="00A70E7B" w14:paraId="5AE5C4C5" w14:textId="77777777" w:rsidTr="00956780">
+      <w:tr w:rsidR="008A1433" w:rsidRPr="008A1433" w14:paraId="303A5C13" w14:textId="77777777" w:rsidTr="00956780">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B15BE17" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="00A70E7B" w:rsidRDefault="005E36A5" w:rsidP="00956780">
+          <w:p w14:paraId="0DD030B3" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="008A1433" w:rsidRDefault="005E36A5" w:rsidP="00956780">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A1433">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>事業者名称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C2A3951" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="00A70E7B" w:rsidRDefault="005E36A5" w:rsidP="00956780">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:p w14:paraId="06E8E8DF" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="008A1433" w:rsidRDefault="005E36A5" w:rsidP="00956780">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A70E7B" w:rsidRPr="00A70E7B" w14:paraId="5C9C3903" w14:textId="77777777" w:rsidTr="00956780">
+      <w:tr w:rsidR="008A1433" w:rsidRPr="008A1433" w14:paraId="71FA57DB" w14:textId="77777777" w:rsidTr="00956780">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3BBAAC6F" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="00A70E7B" w:rsidRDefault="005E36A5" w:rsidP="00956780">
+          <w:p w14:paraId="49EB0D0F" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="008A1433" w:rsidRDefault="005E36A5" w:rsidP="00956780">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A1433">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="2"/>
                 <w:w w:val="83"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:fitText w:val="1200" w:id="-981843712"/>
               </w:rPr>
               <w:t>代表者</w:t>
             </w:r>
-            <w:r w:rsidR="00D57297" w:rsidRPr="00A70E7B">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+            <w:r w:rsidR="00D57297" w:rsidRPr="008A1433">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="2"/>
                 <w:w w:val="83"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:fitText w:val="1200" w:id="-981843712"/>
               </w:rPr>
               <w:t>職</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A70E7B">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="008A1433">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="2"/>
                 <w:w w:val="83"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:fitText w:val="1200" w:id="-981843712"/>
               </w:rPr>
               <w:t>氏</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A70E7B">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="008A1433">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="83"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:fitText w:val="1200" w:id="-981843712"/>
               </w:rPr>
               <w:t>名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0375E343" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="00A70E7B" w:rsidRDefault="005E36A5" w:rsidP="00956780">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:p w14:paraId="5960CF37" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="008A1433" w:rsidRDefault="005E36A5" w:rsidP="00956780">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A70E7B" w:rsidRPr="00A70E7B" w14:paraId="3B72171D" w14:textId="77777777" w:rsidTr="00956780">
+      <w:tr w:rsidR="00022EA1" w:rsidRPr="008A1433" w14:paraId="5B7944FB" w14:textId="77777777" w:rsidTr="00956780">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7044005A" w14:textId="77777777" w:rsidR="00022EA1" w:rsidRPr="00A70E7B" w:rsidRDefault="00022EA1" w:rsidP="00022EA1">
+          <w:p w14:paraId="2C095576" w14:textId="77777777" w:rsidR="00022EA1" w:rsidRPr="0089490C" w:rsidRDefault="00022EA1" w:rsidP="00022EA1">
             <w:pPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A70E7B">
+            <w:r w:rsidRPr="0089490C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>旅行業登録番号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7BCE7BD8" w14:textId="77777777" w:rsidR="00022EA1" w:rsidRPr="00A70E7B" w:rsidRDefault="00022EA1" w:rsidP="00956780">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:p w14:paraId="7D204EBB" w14:textId="77777777" w:rsidR="00022EA1" w:rsidRPr="008A1433" w:rsidRDefault="00022EA1" w:rsidP="00956780">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A70E7B" w:rsidRPr="00A70E7B" w14:paraId="7CAFC365" w14:textId="77777777" w:rsidTr="00956780">
+      <w:tr w:rsidR="008A1433" w:rsidRPr="008A1433" w14:paraId="65D06569" w14:textId="77777777" w:rsidTr="00956780">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22ED80F0" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="00A70E7B" w:rsidRDefault="005E36A5" w:rsidP="00956780">
+          <w:p w14:paraId="5658447F" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="008A1433" w:rsidRDefault="005E36A5" w:rsidP="00956780">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A1433">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>所　在　地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C784305" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="00A70E7B" w:rsidRDefault="005E36A5" w:rsidP="00956780">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:p w14:paraId="1348AAE2" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="008A1433" w:rsidRDefault="005E36A5" w:rsidP="00956780">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A70E7B" w:rsidRPr="00A70E7B" w14:paraId="2C10B43A" w14:textId="77777777" w:rsidTr="00956780">
+      <w:tr w:rsidR="008A1433" w:rsidRPr="008A1433" w14:paraId="78790DBF" w14:textId="77777777" w:rsidTr="00956780">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7DE7FCD0" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="00A70E7B" w:rsidRDefault="005E36A5" w:rsidP="00956780">
+          <w:p w14:paraId="06CF47A9" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="008A1433" w:rsidRDefault="005E36A5" w:rsidP="00956780">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00022EA1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="40"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:fitText w:val="1200" w:id="-1517619968"/>
               </w:rPr>
               <w:t>担当者</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A70E7B">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00022EA1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:fitText w:val="1200" w:id="-1517619968"/>
               </w:rPr>
               <w:t>名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47DAB2F8" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="00A70E7B" w:rsidRDefault="005E36A5" w:rsidP="00956780">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:p w14:paraId="58FCE20E" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="008A1433" w:rsidRDefault="005E36A5" w:rsidP="00956780">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E36A5" w:rsidRPr="00A70E7B" w14:paraId="5F6AAA4D" w14:textId="77777777" w:rsidTr="00956780">
+      <w:tr w:rsidR="005E36A5" w:rsidRPr="008A1433" w14:paraId="2A44F655" w14:textId="77777777" w:rsidTr="00956780">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="17DEF0A3" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="00A70E7B" w:rsidRDefault="005E36A5" w:rsidP="00956780">
+          <w:p w14:paraId="57115059" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="008A1433" w:rsidRDefault="005E36A5" w:rsidP="00956780">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A1433">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="30"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:fitText w:val="1200" w:id="-1517619967"/>
               </w:rPr>
               <w:t>電話番号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5EC24F57" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="00A70E7B" w:rsidRDefault="005E36A5" w:rsidP="00956780">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:p w14:paraId="4E4438D4" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="008A1433" w:rsidRDefault="005E36A5" w:rsidP="00956780">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1A1422D1" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="00A70E7B" w:rsidRDefault="005E36A5" w:rsidP="005E36A5">
+    <w:p w14:paraId="32AAE223" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="008A1433" w:rsidRDefault="005E36A5" w:rsidP="005E36A5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11887369" w14:textId="77777777" w:rsidR="004F6849" w:rsidRPr="00A70E7B" w:rsidRDefault="005E36A5" w:rsidP="005E36A5">
+    <w:p w14:paraId="60B22896" w14:textId="008F9397" w:rsidR="004F6849" w:rsidRPr="008A1433" w:rsidRDefault="005E36A5" w:rsidP="005E36A5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70E7B">
+      <w:r w:rsidRPr="008A1433">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">　下記の旅行商品について、</w:t>
       </w:r>
-      <w:r w:rsidR="006F789E" w:rsidRPr="00A70E7B">
+      <w:r w:rsidR="006F789E" w:rsidRPr="00B67420">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>令和</w:t>
       </w:r>
-      <w:r w:rsidR="0097428F" w:rsidRPr="00A70E7B">
+      <w:r w:rsidR="0089490C" w:rsidRPr="00B67420">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>７</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004F6849" w:rsidRPr="00A70E7B">
+        <w:t>８</w:t>
+      </w:r>
+      <w:r w:rsidR="004F6849" w:rsidRPr="008A1433">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>年度</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A70E7B">
+      <w:r w:rsidRPr="008A1433">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>旅行商品造成支援事業の適用を受けたいので、</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AC0418F" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="00A70E7B" w:rsidRDefault="005E36A5" w:rsidP="005E36A5">
+    <w:p w14:paraId="2DCBF476" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="008A1433" w:rsidRDefault="005E36A5" w:rsidP="005E36A5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70E7B">
+      <w:r w:rsidRPr="008A1433">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>関係書類を添えて提出します。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C9FF08C" w14:textId="77777777" w:rsidR="004F6849" w:rsidRPr="00A70E7B" w:rsidRDefault="005E36A5" w:rsidP="004F6849">
+    <w:p w14:paraId="046E10E9" w14:textId="77777777" w:rsidR="004F6849" w:rsidRPr="008A1433" w:rsidRDefault="005E36A5" w:rsidP="004F6849">
       <w:pPr>
         <w:pStyle w:val="aa"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70E7B">
+      <w:r w:rsidRPr="008A1433">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>記</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EDC36C1" w14:textId="77777777" w:rsidR="004F6849" w:rsidRPr="00A70E7B" w:rsidRDefault="004F6849" w:rsidP="004F6849"/>
+    <w:p w14:paraId="0D8B7D69" w14:textId="77777777" w:rsidR="004F6849" w:rsidRPr="008A1433" w:rsidRDefault="004F6849" w:rsidP="004F6849">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2122"/>
         <w:gridCol w:w="7506"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A70E7B" w:rsidRPr="00A70E7B" w14:paraId="2115DC70" w14:textId="77777777" w:rsidTr="004F6849">
+      <w:tr w:rsidR="008A1433" w:rsidRPr="008A1433" w14:paraId="604B8391" w14:textId="77777777" w:rsidTr="004F6849">
         <w:trPr>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="012D4263" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="00A70E7B" w:rsidRDefault="005E36A5" w:rsidP="00956780">
+          <w:p w14:paraId="3B56D28D" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="008A1433" w:rsidRDefault="005E36A5" w:rsidP="00956780">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A1433">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>旅行商品名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7506" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40589340" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="00A70E7B" w:rsidRDefault="005E36A5" w:rsidP="00956780">
+          <w:p w14:paraId="0CD847EA" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="008A1433" w:rsidRDefault="005E36A5" w:rsidP="00956780">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A70E7B" w:rsidRPr="00A70E7B" w14:paraId="62C0E114" w14:textId="77777777" w:rsidTr="004F6849">
+      <w:tr w:rsidR="008A1433" w:rsidRPr="008A1433" w14:paraId="468E18C8" w14:textId="77777777" w:rsidTr="004F6849">
         <w:trPr>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EB67FFD" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="00A70E7B" w:rsidRDefault="005E36A5" w:rsidP="00956780">
+          <w:p w14:paraId="4C034E48" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="008A1433" w:rsidRDefault="005E36A5" w:rsidP="00956780">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A1433">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>催行期間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7506" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A58FBCF" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="00A70E7B" w:rsidRDefault="005E36A5" w:rsidP="004F6849">
+          <w:p w14:paraId="35DEFC9E" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="008A1433" w:rsidRDefault="005E36A5" w:rsidP="004F6849">
             <w:pPr>
               <w:ind w:firstLineChars="50" w:firstLine="120"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A1433">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>令和　　年　　月　　日</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A70E7B">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="008A1433">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A70E7B">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+            <w:r w:rsidRPr="008A1433">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>～</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A70E7B">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="008A1433">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 令和　　年　　月　　日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A70E7B" w:rsidRPr="00A70E7B" w14:paraId="664C5822" w14:textId="77777777" w:rsidTr="004F6849">
+      <w:tr w:rsidR="008A1433" w:rsidRPr="008A1433" w14:paraId="615172CB" w14:textId="77777777" w:rsidTr="004F6849">
         <w:trPr>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C87B4E7" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="00A70E7B" w:rsidRDefault="005E36A5" w:rsidP="00956780">
+          <w:p w14:paraId="54599343" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="008A1433" w:rsidRDefault="005E36A5" w:rsidP="00956780">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A1433">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>設定本数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7506" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D33C654" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="00A70E7B" w:rsidRDefault="005E36A5" w:rsidP="00956780">
+          <w:p w14:paraId="0B734CAE" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="008A1433" w:rsidRDefault="005E36A5" w:rsidP="00956780">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A1433">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　本</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A70E7B" w:rsidRPr="00A70E7B" w14:paraId="76A52A8B" w14:textId="77777777" w:rsidTr="004F6849">
+      <w:tr w:rsidR="008A1433" w:rsidRPr="008A1433" w14:paraId="2E0504A2" w14:textId="77777777" w:rsidTr="004F6849">
         <w:trPr>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19DE0578" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="00A70E7B" w:rsidRDefault="006F789E" w:rsidP="00956780">
+          <w:p w14:paraId="0CADCFCF" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="008A1433" w:rsidRDefault="006F789E" w:rsidP="00956780">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A1433">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>送客目標人数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7506" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75847C65" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="00A70E7B" w:rsidRDefault="005E36A5" w:rsidP="00956780">
+          <w:p w14:paraId="0309E78F" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="008A1433" w:rsidRDefault="005E36A5" w:rsidP="00956780">
             <w:pPr>
               <w:ind w:firstLineChars="400" w:firstLine="960"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A1433">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>名</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A70E7B">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="008A1433">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> × 　　本 ＝ 　　名</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A70E7B" w:rsidRPr="00A70E7B" w14:paraId="45C82C13" w14:textId="77777777" w:rsidTr="004F6849">
+      <w:tr w:rsidR="008A1433" w:rsidRPr="008A1433" w14:paraId="344484F0" w14:textId="77777777" w:rsidTr="004F6849">
         <w:trPr>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="395E2071" w14:textId="77777777" w:rsidR="006F789E" w:rsidRPr="00A70E7B" w:rsidRDefault="006F789E" w:rsidP="00956780">
+          <w:p w14:paraId="118F90BA" w14:textId="1A101615" w:rsidR="006F789E" w:rsidRPr="00B67420" w:rsidRDefault="006F789E" w:rsidP="0089490C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A70E7B">
-[...5 lines deleted...]
-              <w:t>バス台数</w:t>
+            <w:r w:rsidRPr="00B67420">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>バス</w:t>
+            </w:r>
+            <w:r w:rsidR="0089490C" w:rsidRPr="00B67420">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>等</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B67420">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>台数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7506" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B0F51F6" w14:textId="77777777" w:rsidR="006F789E" w:rsidRPr="00A70E7B" w:rsidRDefault="006F789E" w:rsidP="00956780">
+          <w:p w14:paraId="4BAFD9D4" w14:textId="77777777" w:rsidR="006F789E" w:rsidRPr="00B67420" w:rsidRDefault="006F789E" w:rsidP="00956780">
             <w:pPr>
               <w:ind w:firstLineChars="400" w:firstLine="960"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A70E7B">
+            <w:r w:rsidRPr="00B67420">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">台 × </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A70E7B">
+            <w:r w:rsidRPr="00B67420">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A70E7B">
+            <w:r w:rsidRPr="00B67420">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">本 ＝ </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A70E7B">
+            <w:r w:rsidRPr="00B67420">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A70E7B">
+            <w:r w:rsidRPr="00B67420">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>台</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A70E7B" w:rsidRPr="00A70E7B" w14:paraId="3D5B3DED" w14:textId="77777777" w:rsidTr="004F6849">
+      <w:tr w:rsidR="008A1433" w:rsidRPr="008A1433" w14:paraId="077F051D" w14:textId="77777777" w:rsidTr="004F6849">
         <w:trPr>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B4FA959" w14:textId="77777777" w:rsidR="0057139E" w:rsidRPr="00A70E7B" w:rsidRDefault="0057139E" w:rsidP="00785DC0">
+          <w:p w14:paraId="43ACCCBF" w14:textId="555CBA32" w:rsidR="0057139E" w:rsidRPr="00B67420" w:rsidRDefault="0057139E" w:rsidP="00785DC0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A70E7B">
-[...5 lines deleted...]
-              <w:t>バス会社</w:t>
+            <w:r w:rsidRPr="00B67420">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>バス</w:t>
+            </w:r>
+            <w:r w:rsidR="0089490C" w:rsidRPr="00B67420">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>等</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B67420">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>会社</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7506" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A208A02" w14:textId="77777777" w:rsidR="0057139E" w:rsidRPr="00A70E7B" w:rsidRDefault="0057139E" w:rsidP="004F6849">
+          <w:p w14:paraId="573781E5" w14:textId="04F8AAE8" w:rsidR="0057139E" w:rsidRPr="00B67420" w:rsidRDefault="0089490C" w:rsidP="004F6849">
             <w:pPr>
               <w:ind w:firstLineChars="50" w:firstLine="120"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A70E7B">
-[...5 lines deleted...]
-              <w:t>バス会社名：</w:t>
+            <w:r w:rsidRPr="00B67420">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>バス等</w:t>
+            </w:r>
+            <w:r w:rsidR="0057139E" w:rsidRPr="00B67420">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>会社名：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A70E7B" w:rsidRPr="00A70E7B" w14:paraId="1D43EC6C" w14:textId="77777777" w:rsidTr="004F6849">
+      <w:tr w:rsidR="008A1433" w:rsidRPr="008A1433" w14:paraId="0DB81310" w14:textId="77777777" w:rsidTr="004F6849">
         <w:trPr>
           <w:trHeight w:val="852"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="706386B6" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="00A70E7B" w:rsidRDefault="005E36A5" w:rsidP="00956780">
+          <w:p w14:paraId="2EF3D1A0" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="008A1433" w:rsidRDefault="005E36A5" w:rsidP="00956780">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A1433">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>立寄地市町村</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3533D740" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="00A70E7B" w:rsidRDefault="005E36A5" w:rsidP="00956780">
+          <w:p w14:paraId="5ABDA16B" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="008A1433" w:rsidRDefault="005E36A5" w:rsidP="00956780">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A70E7B">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+            <w:r w:rsidRPr="008A1433">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A70E7B">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+            <w:r w:rsidRPr="008A1433">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A70E7B">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+            <w:r w:rsidRPr="008A1433">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>で囲む）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7506" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20D571B7" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="00A70E7B" w:rsidRDefault="005E36A5" w:rsidP="00956780">
+          <w:p w14:paraId="37E66BD9" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="008A1433" w:rsidRDefault="005E36A5" w:rsidP="00956780">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A1433">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>［山形県</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A70E7B">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="008A1433">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>］</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A70E7B">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+            <w:r w:rsidRPr="008A1433">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>鶴岡市・酒田市・三川町・庄内町・遊佐町・戸沢村</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37784D8D" w14:textId="77777777" w:rsidR="004F6849" w:rsidRPr="00A70E7B" w:rsidRDefault="005E36A5" w:rsidP="00956780">
+          <w:p w14:paraId="1DC445D7" w14:textId="77777777" w:rsidR="004F6849" w:rsidRPr="008A1433" w:rsidRDefault="005E36A5" w:rsidP="00956780">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A1433">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>［新潟県</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A70E7B">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="008A1433">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>］</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A70E7B">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+            <w:r w:rsidRPr="008A1433">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>村上市・関川村・粟島浦村</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A70E7B" w:rsidRPr="00A70E7B" w14:paraId="41EB3046" w14:textId="77777777" w:rsidTr="004F6849">
+      <w:tr w:rsidR="004F6849" w:rsidRPr="008A1433" w14:paraId="73C5DA0A" w14:textId="77777777" w:rsidTr="004F6849">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51D1A8AD" w14:textId="77777777" w:rsidR="004F6849" w:rsidRPr="00A70E7B" w:rsidRDefault="004F6849" w:rsidP="00956780">
+          <w:p w14:paraId="69C00B00" w14:textId="77777777" w:rsidR="004F6849" w:rsidRPr="008A1433" w:rsidRDefault="004F6849" w:rsidP="00956780">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A1433">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>羽越本線利用</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7340CC96" w14:textId="77777777" w:rsidR="004F6849" w:rsidRPr="00A70E7B" w:rsidRDefault="004F6849" w:rsidP="00956780">
+          <w:p w14:paraId="0772F611" w14:textId="77777777" w:rsidR="004F6849" w:rsidRPr="008A1433" w:rsidRDefault="004F6849" w:rsidP="00956780">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A70E7B">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="008A1433">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A70E7B">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="008A1433">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A70E7B">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="008A1433">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>で囲む）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7506" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17F58B3C" w14:textId="77777777" w:rsidR="004F6849" w:rsidRPr="00A70E7B" w:rsidRDefault="004F6849" w:rsidP="004F6849">
+          <w:p w14:paraId="60568F57" w14:textId="77777777" w:rsidR="004F6849" w:rsidRPr="008A1433" w:rsidRDefault="004F6849" w:rsidP="004F6849">
             <w:pPr>
               <w:ind w:firstLineChars="100" w:firstLine="240"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A1433">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>利用あり（区間：　　駅～　　駅）　・　利用なし</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A70E7B" w:rsidRPr="00A70E7B" w14:paraId="1F6577B4" w14:textId="77777777" w:rsidTr="00022EA1">
+      <w:tr w:rsidR="00616356" w:rsidRPr="0097428F" w14:paraId="6AC76B01" w14:textId="77777777" w:rsidTr="0097428F">
         <w:trPr>
           <w:trHeight w:val="655"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76A7BF19" w14:textId="77777777" w:rsidR="0097428F" w:rsidRPr="00A70E7B" w:rsidRDefault="006C2598" w:rsidP="0097428F">
+          <w:p w14:paraId="1AC14F88" w14:textId="77777777" w:rsidR="00616356" w:rsidRPr="00535471" w:rsidRDefault="006C2598" w:rsidP="00616356">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A70E7B">
-[...8 lines deleted...]
-          <w:p w14:paraId="1C5B21D6" w14:textId="77777777" w:rsidR="0097428F" w:rsidRPr="00A70E7B" w:rsidRDefault="0097428F" w:rsidP="0097428F">
+            <w:r w:rsidRPr="00535471">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>近隣空港利用</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0514E4E2" w14:textId="77777777" w:rsidR="00616356" w:rsidRPr="00535471" w:rsidRDefault="00616356" w:rsidP="00616356">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A70E7B">
+            <w:r w:rsidRPr="00535471">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A70E7B">
+            <w:r w:rsidRPr="00535471">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A70E7B">
+            <w:r w:rsidRPr="00535471">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>で囲む）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7506" w:type="dxa"/>
-            <w:vAlign w:val="bottom"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6F2DDD0A" w14:textId="77777777" w:rsidR="00022EA1" w:rsidRPr="00A70E7B" w:rsidRDefault="00022EA1" w:rsidP="00022EA1">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D9D68BA" w14:textId="77777777" w:rsidR="00616356" w:rsidRPr="00535471" w:rsidRDefault="00616356" w:rsidP="004F6849">
             <w:pPr>
               <w:ind w:firstLineChars="100" w:firstLine="240"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A70E7B">
-[...107 lines deleted...]
-            <w:r w:rsidRPr="00A70E7B">
+            <w:r w:rsidRPr="00535471">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>利用あり</w:t>
             </w:r>
-            <w:r w:rsidR="00022EA1" w:rsidRPr="00A70E7B">
+            <w:r w:rsidR="00022EA1" w:rsidRPr="00535471">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">（　　</w:t>
             </w:r>
-            <w:r w:rsidR="000D2A5B" w:rsidRPr="00A70E7B">
+            <w:r w:rsidR="000D2A5B" w:rsidRPr="00535471">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>空港）</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A70E7B">
+            <w:r w:rsidRPr="00535471">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">　・　利用なし</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="238C3679" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="00A70E7B" w:rsidRDefault="005E36A5" w:rsidP="005E36A5">
+    <w:p w14:paraId="7F60F17B" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="008A1433" w:rsidRDefault="005E36A5" w:rsidP="005E36A5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70E7B">
+      <w:r w:rsidRPr="008A1433">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>【添付書類】</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55128544" w14:textId="77777777" w:rsidR="0097428F" w:rsidRPr="00A70E7B" w:rsidRDefault="005E36A5" w:rsidP="00616356">
+    <w:p w14:paraId="451D0015" w14:textId="77777777" w:rsidR="0097428F" w:rsidRDefault="005E36A5" w:rsidP="00616356">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70E7B">
+      <w:r w:rsidRPr="008A1433">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>□</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A70E7B">
+      <w:r w:rsidRPr="008A1433">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004F6849" w:rsidRPr="00A70E7B">
+      <w:r w:rsidR="004F6849" w:rsidRPr="008A1433">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>旅行商品の</w:t>
       </w:r>
-      <w:r w:rsidR="004F6849" w:rsidRPr="00A70E7B">
+      <w:r w:rsidR="004F6849" w:rsidRPr="008A1433">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>旅程</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A70E7B">
+      <w:r w:rsidRPr="008A1433">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>表、催行日、販売価格が分かる資料（企画書や広報チラシ案など）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="428F5C37" w14:textId="77777777" w:rsidR="006C2598" w:rsidRPr="00A70E7B" w:rsidRDefault="006C2598" w:rsidP="00616356">
+    <w:p w14:paraId="0498FDF9" w14:textId="77777777" w:rsidR="006C2598" w:rsidRDefault="006C2598" w:rsidP="00616356">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10D19402" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="00A70E7B" w:rsidRDefault="005E36A5" w:rsidP="005E36A5">
-      <w:r w:rsidRPr="00A70E7B">
+    <w:p w14:paraId="23B92C24" w14:textId="77777777" w:rsidR="0089490C" w:rsidRDefault="0089490C" w:rsidP="00616356">
+      <w:pPr>
+        <w:ind w:firstLineChars="100" w:firstLine="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="397FD697" w14:textId="77777777" w:rsidR="0089490C" w:rsidRDefault="0089490C" w:rsidP="00616356">
+      <w:pPr>
+        <w:ind w:firstLineChars="100" w:firstLine="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AC33F00" w14:textId="77777777" w:rsidR="0089490C" w:rsidRPr="0097428F" w:rsidRDefault="0089490C" w:rsidP="00616356">
+      <w:pPr>
+        <w:ind w:firstLineChars="100" w:firstLine="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C53F2D9" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="008A1433" w:rsidRDefault="005E36A5" w:rsidP="005E36A5">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A1433">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>［様式第２号］</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5327C507" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="00A70E7B" w:rsidRDefault="002F1323" w:rsidP="005E36A5">
+    <w:p w14:paraId="3B987448" w14:textId="5C2FF743" w:rsidR="005E36A5" w:rsidRPr="008A1433" w:rsidRDefault="002F1323" w:rsidP="005E36A5">
       <w:pPr>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A1433">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>令</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B67420">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00A70E7B">
+        <w:t>和</w:t>
+      </w:r>
+      <w:r w:rsidR="0089490C" w:rsidRPr="00B67420">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>８</w:t>
+      </w:r>
+      <w:r w:rsidR="004F6849" w:rsidRPr="00B67420">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>令和</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0097428F" w:rsidRPr="00A70E7B">
+        <w:t>年度</w:t>
+      </w:r>
+      <w:r w:rsidR="004F6849" w:rsidRPr="00B67420">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>７</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004F6849" w:rsidRPr="00A70E7B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E36A5" w:rsidRPr="008A1433">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>年度</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004F6849" w:rsidRPr="00A70E7B">
+        <w:t>旅行商品造成支援事業</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62B1B4F6" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="008A1433" w:rsidRDefault="005E36A5" w:rsidP="005E36A5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A1433">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>助</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A1433">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005E36A5" w:rsidRPr="00A70E7B">
+      <w:r w:rsidRPr="008A1433">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>旅行商品造成支援事業</w:t>
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t>成</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A1433">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A1433">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00A70E7B">
+        <w:t>金</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A1433">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A1433">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>助</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A70E7B">
+        <w:t>交</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A1433">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A70E7B">
+      <w:r w:rsidRPr="008A1433">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>成</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A70E7B">
+        <w:t>付</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A1433">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A70E7B">
+      <w:r w:rsidRPr="008A1433">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>金</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A70E7B">
+        <w:t>申</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A1433">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A70E7B">
+      <w:r w:rsidRPr="008A1433">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>交</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A70E7B">
+        <w:t>請</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A1433">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A70E7B">
+      <w:r w:rsidRPr="008A1433">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>付</w:t>
-[...52 lines deleted...]
-        </w:rPr>
         <w:t>書</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FBA8A80" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="00A70E7B" w:rsidRDefault="005E36A5" w:rsidP="005E36A5">
+    <w:p w14:paraId="56783428" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="008A1433" w:rsidRDefault="005E36A5" w:rsidP="005E36A5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="526022D8" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="00A70E7B" w:rsidRDefault="005E36A5" w:rsidP="005E36A5">
+    <w:p w14:paraId="5C75C6DC" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="008A1433" w:rsidRDefault="005E36A5" w:rsidP="005E36A5">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70E7B">
+      <w:r w:rsidRPr="008A1433">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>令和　　年　　月　　日</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D25AA36" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="00A70E7B" w:rsidRDefault="005E36A5" w:rsidP="005E36A5">
+    <w:p w14:paraId="2D5AC814" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="008A1433" w:rsidRDefault="005E36A5" w:rsidP="005E36A5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38FFA91E" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="00A70E7B" w:rsidRDefault="00332C6D" w:rsidP="005E36A5">
+    <w:p w14:paraId="0EBA7F29" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="008A1433" w:rsidRDefault="00332C6D" w:rsidP="005E36A5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70E7B">
+      <w:r w:rsidRPr="008A1433">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>日本海羽越広域観光推進協議会</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4307B306" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="00A70E7B" w:rsidRDefault="005E36A5" w:rsidP="005E36A5">
+    <w:p w14:paraId="23ACFDD8" w14:textId="5921B3DD" w:rsidR="005E36A5" w:rsidRPr="008A1433" w:rsidRDefault="005E36A5" w:rsidP="005E36A5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70E7B">
+      <w:r w:rsidRPr="008A1433">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00A70E7B">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　会　長　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B67420">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidR="0089490C" w:rsidRPr="00B67420">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A70E7B">
+        <w:t>佐　藤　聡</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B67420">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>川　治　様</w:t>
+        <w:t xml:space="preserve">　様</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="3969" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="4241"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A70E7B" w:rsidRPr="00A70E7B" w14:paraId="18B5CB4C" w14:textId="77777777" w:rsidTr="00956780">
+      <w:tr w:rsidR="008A1433" w:rsidRPr="008A1433" w14:paraId="3D13B326" w14:textId="77777777" w:rsidTr="00956780">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="196BBFD4" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="00A70E7B" w:rsidRDefault="005E36A5" w:rsidP="00956780">
+          <w:p w14:paraId="3E9318EB" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="008A1433" w:rsidRDefault="005E36A5" w:rsidP="00956780">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A1433">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>事業者名称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="55AAE8E7" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="00A70E7B" w:rsidRDefault="005E36A5" w:rsidP="00956780">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:p w14:paraId="2C2FB3DB" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="008A1433" w:rsidRDefault="005E36A5" w:rsidP="00956780">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A70E7B" w:rsidRPr="00A70E7B" w14:paraId="7057C99D" w14:textId="77777777" w:rsidTr="00956780">
+      <w:tr w:rsidR="008A1433" w:rsidRPr="008A1433" w14:paraId="5DFC899E" w14:textId="77777777" w:rsidTr="00956780">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1144F33C" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="00A70E7B" w:rsidRDefault="005E36A5" w:rsidP="00956780">
+          <w:p w14:paraId="37CC836F" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="008A1433" w:rsidRDefault="005E36A5" w:rsidP="00956780">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A1433">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:w w:val="83"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:fitText w:val="1200" w:id="-981843711"/>
               </w:rPr>
               <w:t>代表者</w:t>
             </w:r>
-            <w:r w:rsidR="00D57297" w:rsidRPr="00A70E7B">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+            <w:r w:rsidR="00D57297" w:rsidRPr="008A1433">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:w w:val="83"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:fitText w:val="1200" w:id="-981843711"/>
               </w:rPr>
               <w:t>職</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A70E7B">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="008A1433">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:w w:val="83"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:fitText w:val="1200" w:id="-981843711"/>
               </w:rPr>
               <w:t>氏</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A70E7B">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="008A1433">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="3"/>
                 <w:w w:val="83"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:fitText w:val="1200" w:id="-981843711"/>
               </w:rPr>
               <w:t>名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D34095C" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="00A70E7B" w:rsidRDefault="005E36A5" w:rsidP="00956780">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:p w14:paraId="3BDB0FDE" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="008A1433" w:rsidRDefault="005E36A5" w:rsidP="00956780">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A70E7B" w:rsidRPr="00A70E7B" w14:paraId="03A8D9ED" w14:textId="77777777" w:rsidTr="00956780">
+      <w:tr w:rsidR="006760CE" w:rsidRPr="008A1433" w14:paraId="697FD5C0" w14:textId="77777777" w:rsidTr="00956780">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="72DE78E7" w14:textId="77777777" w:rsidR="006760CE" w:rsidRPr="00A70E7B" w:rsidRDefault="006760CE" w:rsidP="006760CE">
+          <w:p w14:paraId="3C3867A9" w14:textId="77777777" w:rsidR="006760CE" w:rsidRPr="006760CE" w:rsidRDefault="006760CE" w:rsidP="006760CE">
             <w:pPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A70E7B">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="0089490C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>旅行業登録番号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5BD13346" w14:textId="77777777" w:rsidR="006760CE" w:rsidRPr="00A70E7B" w:rsidRDefault="006760CE" w:rsidP="006760CE">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:p w14:paraId="5AEDA27F" w14:textId="77777777" w:rsidR="006760CE" w:rsidRPr="008A1433" w:rsidRDefault="006760CE" w:rsidP="006760CE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A70E7B" w:rsidRPr="00A70E7B" w14:paraId="05B44F44" w14:textId="77777777" w:rsidTr="00956780">
+      <w:tr w:rsidR="008A1433" w:rsidRPr="008A1433" w14:paraId="4620FD3C" w14:textId="77777777" w:rsidTr="00956780">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7FBD163C" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="00A70E7B" w:rsidRDefault="005E36A5" w:rsidP="00956780">
+          <w:p w14:paraId="68380B00" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="008A1433" w:rsidRDefault="005E36A5" w:rsidP="00956780">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A1433">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>所　在　地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="140B0465" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="00A70E7B" w:rsidRDefault="005E36A5" w:rsidP="00956780">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:p w14:paraId="490B008D" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="008A1433" w:rsidRDefault="005E36A5" w:rsidP="00956780">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A70E7B" w:rsidRPr="00A70E7B" w14:paraId="525A944D" w14:textId="77777777" w:rsidTr="00956780">
+      <w:tr w:rsidR="008A1433" w:rsidRPr="008A1433" w14:paraId="06CBB8F2" w14:textId="77777777" w:rsidTr="00956780">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="71519C7F" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="00A70E7B" w:rsidRDefault="005E36A5" w:rsidP="00956780">
+          <w:p w14:paraId="7A9FC2BB" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="008A1433" w:rsidRDefault="005E36A5" w:rsidP="00956780">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A1433">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="30"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:fitText w:val="1200" w:id="-1517619966"/>
               </w:rPr>
               <w:t>担当者名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62EDA833" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="00A70E7B" w:rsidRDefault="005E36A5" w:rsidP="00956780">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:p w14:paraId="5DFE7B44" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="008A1433" w:rsidRDefault="005E36A5" w:rsidP="00956780">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E36A5" w:rsidRPr="00A70E7B" w14:paraId="37D7913A" w14:textId="77777777" w:rsidTr="00956780">
+      <w:tr w:rsidR="005E36A5" w:rsidRPr="008A1433" w14:paraId="784AF1B1" w14:textId="77777777" w:rsidTr="00956780">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77F83DC3" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="00A70E7B" w:rsidRDefault="005E36A5" w:rsidP="00956780">
+          <w:p w14:paraId="5082DC34" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="008A1433" w:rsidRDefault="005E36A5" w:rsidP="00956780">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A1433">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="30"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:fitText w:val="1200" w:id="-1517619965"/>
               </w:rPr>
               <w:t>電話番号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="09666258" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="00A70E7B" w:rsidRDefault="005E36A5" w:rsidP="00956780">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:p w14:paraId="47468AE3" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="008A1433" w:rsidRDefault="005E36A5" w:rsidP="00956780">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="63EB2DF1" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="00A70E7B" w:rsidRDefault="005E36A5" w:rsidP="005E36A5">
+    <w:p w14:paraId="6E26FB39" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="008A1433" w:rsidRDefault="005E36A5" w:rsidP="005E36A5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="504E6884" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="00A70E7B" w:rsidRDefault="005E36A5" w:rsidP="005E36A5">
+    <w:p w14:paraId="6880B782" w14:textId="19DFBE88" w:rsidR="005E36A5" w:rsidRPr="008A1433" w:rsidRDefault="005E36A5" w:rsidP="005E36A5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70E7B">
+      <w:r w:rsidRPr="008A1433">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="002F1323" w:rsidRPr="00A70E7B">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　下記の旅行商品について</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B67420">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="002F1323" w:rsidRPr="00B67420">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>令和</w:t>
       </w:r>
-      <w:r w:rsidR="0097428F" w:rsidRPr="00A70E7B">
+      <w:r w:rsidR="0089490C" w:rsidRPr="00B67420">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>７</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004F6849" w:rsidRPr="00A70E7B">
+        <w:t>８</w:t>
+      </w:r>
+      <w:r w:rsidR="004F6849" w:rsidRPr="00B67420">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>年度</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A70E7B">
+      <w:r w:rsidRPr="008A1433">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>旅行商品造成支援事業の助成金の交付を受けたいので、関係書類を添えて提出します。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B0C745B" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="00A70E7B" w:rsidRDefault="005E36A5" w:rsidP="005D6196">
+    <w:p w14:paraId="2D0CF588" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="008A1433" w:rsidRDefault="005E36A5" w:rsidP="005D6196">
       <w:pPr>
         <w:pStyle w:val="aa"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70E7B">
+      <w:r w:rsidRPr="008A1433">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>記</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57D8B02F" w14:textId="77777777" w:rsidR="005D6196" w:rsidRPr="00A70E7B" w:rsidRDefault="005D6196" w:rsidP="005D6196"/>
+    <w:p w14:paraId="65342D2F" w14:textId="77777777" w:rsidR="005D6196" w:rsidRPr="008A1433" w:rsidRDefault="005D6196" w:rsidP="005D6196">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2122"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="5522"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A70E7B" w:rsidRPr="00A70E7B" w14:paraId="6C2423F2" w14:textId="77777777" w:rsidTr="005D6196">
+      <w:tr w:rsidR="008A1433" w:rsidRPr="008A1433" w14:paraId="1F4DBE0A" w14:textId="77777777" w:rsidTr="005D6196">
         <w:trPr>
           <w:trHeight w:val="565"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EEBCEEC" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="00A70E7B" w:rsidRDefault="005E36A5" w:rsidP="00956780">
+          <w:p w14:paraId="1DB6488E" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="008A1433" w:rsidRDefault="005E36A5" w:rsidP="00956780">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A1433">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>認定番号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="276DF107" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="00A70E7B" w:rsidRDefault="005E36A5" w:rsidP="00956780">
+          <w:p w14:paraId="750A3950" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="008A1433" w:rsidRDefault="005E36A5" w:rsidP="00956780">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5522" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FC46359" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="00A70E7B" w:rsidRDefault="005E36A5" w:rsidP="00956780">
+          <w:p w14:paraId="2445A814" w14:textId="0E3BFFB7" w:rsidR="005E36A5" w:rsidRPr="008A1433" w:rsidRDefault="005E36A5" w:rsidP="00956780">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A70E7B">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+            <w:r w:rsidRPr="008A1433">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>※ 認定書に記載された認定番号を記入（例、Ａ－</w:t>
-[...7 lines deleted...]
-              <w:t>１、Ｂ－２）</w:t>
+              <w:t>※ 認定書に記載された認定番号を記入</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A70E7B" w:rsidRPr="00A70E7B" w14:paraId="7CF1C69C" w14:textId="77777777" w:rsidTr="005D6196">
+      <w:tr w:rsidR="008A1433" w:rsidRPr="008A1433" w14:paraId="104E1A3C" w14:textId="77777777" w:rsidTr="005D6196">
         <w:trPr>
           <w:trHeight w:val="565"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4183FA38" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="00A70E7B" w:rsidRDefault="005E36A5" w:rsidP="00956780">
+          <w:p w14:paraId="04805702" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="008A1433" w:rsidRDefault="005E36A5" w:rsidP="00956780">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A1433">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>旅行商品名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7506" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F230132" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="00A70E7B" w:rsidRDefault="005E36A5" w:rsidP="00956780">
+          <w:p w14:paraId="4A96A53E" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="008A1433" w:rsidRDefault="005E36A5" w:rsidP="00956780">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A70E7B" w:rsidRPr="00A70E7B" w14:paraId="3BBEDFEC" w14:textId="77777777" w:rsidTr="005D6196">
+      <w:tr w:rsidR="008A1433" w:rsidRPr="008A1433" w14:paraId="766BAB98" w14:textId="77777777" w:rsidTr="005D6196">
         <w:trPr>
           <w:trHeight w:val="565"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="625D3ACB" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="00A70E7B" w:rsidRDefault="005E36A5" w:rsidP="00956780">
+          <w:p w14:paraId="1F513A0E" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="008A1433" w:rsidRDefault="005E36A5" w:rsidP="00956780">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A1433">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>催行期間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7506" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DA55BC8" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="00A70E7B" w:rsidRDefault="005E36A5" w:rsidP="005D6196">
+          <w:p w14:paraId="0A2CDECA" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="008A1433" w:rsidRDefault="005E36A5" w:rsidP="005D6196">
             <w:pPr>
               <w:ind w:firstLineChars="50" w:firstLine="120"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A1433">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>令和　　年　　月　　日</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A70E7B">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="008A1433">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A70E7B">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+            <w:r w:rsidRPr="008A1433">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>～</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A70E7B">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="008A1433">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 令和　　年　　月　　日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A70E7B" w:rsidRPr="00A70E7B" w14:paraId="2B7D46D3" w14:textId="77777777" w:rsidTr="005D6196">
+      <w:tr w:rsidR="008A1433" w:rsidRPr="008A1433" w14:paraId="2A64785E" w14:textId="77777777" w:rsidTr="005D6196">
         <w:trPr>
           <w:trHeight w:val="565"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24A13987" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="00A70E7B" w:rsidRDefault="005E36A5" w:rsidP="00956780">
+          <w:p w14:paraId="1BA2D99C" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="008A1433" w:rsidRDefault="005E36A5" w:rsidP="00956780">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A1433">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>送客人数</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A70E7B">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="008A1433">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A70E7B">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+            <w:r w:rsidRPr="008A1433">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>実績</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A70E7B">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="008A1433">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7506" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5828ACE2" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="00A70E7B" w:rsidRDefault="005D6196" w:rsidP="00956780">
+          <w:p w14:paraId="51830505" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="008A1433" w:rsidRDefault="005D6196" w:rsidP="00956780">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A1433">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　 名</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A70E7B" w:rsidRPr="00A70E7B" w14:paraId="5AF57A68" w14:textId="77777777" w:rsidTr="005D6196">
+      <w:tr w:rsidR="008A1433" w:rsidRPr="008A1433" w14:paraId="417BE5FD" w14:textId="77777777" w:rsidTr="005D6196">
         <w:trPr>
           <w:trHeight w:val="565"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0012D5A3" w14:textId="77777777" w:rsidR="002F1323" w:rsidRPr="00A70E7B" w:rsidRDefault="002F1323" w:rsidP="002F1323">
+          <w:p w14:paraId="6B6A8909" w14:textId="176C926B" w:rsidR="002F1323" w:rsidRPr="008A1433" w:rsidRDefault="002F1323" w:rsidP="002F1323">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:sz w:val="24"/>
-[...15 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A1433">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>バス</w:t>
+            </w:r>
+            <w:r w:rsidR="0089490C" w:rsidRPr="00B67420">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>等</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B67420">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>台</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A1433">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>数</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0089490C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A70E7B">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="0089490C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>実績</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A70E7B">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="0089490C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7506" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D9A7E8B" w14:textId="77777777" w:rsidR="002F1323" w:rsidRPr="00A70E7B" w:rsidRDefault="005D6196" w:rsidP="002F1323">
+          <w:p w14:paraId="711804C5" w14:textId="77777777" w:rsidR="002F1323" w:rsidRPr="008A1433" w:rsidRDefault="005D6196" w:rsidP="002F1323">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A1433">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　 台(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A70E7B">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+            <w:r w:rsidRPr="008A1433">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A70E7B" w:rsidRPr="00A70E7B" w14:paraId="187F2D97" w14:textId="77777777" w:rsidTr="006760CE">
+      <w:tr w:rsidR="006760CE" w:rsidRPr="008A1433" w14:paraId="19ADB8D0" w14:textId="77777777" w:rsidTr="006760CE">
         <w:trPr>
           <w:trHeight w:val="688"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1665BC3A" w14:textId="77777777" w:rsidR="006760CE" w:rsidRPr="00A70E7B" w:rsidRDefault="006760CE" w:rsidP="002F1323">
+          <w:p w14:paraId="4932EE74" w14:textId="77777777" w:rsidR="006760CE" w:rsidRPr="008A1433" w:rsidRDefault="006760CE" w:rsidP="002F1323">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A1433">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>助成金申請額</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7506" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57F2CBBE" w14:textId="77777777" w:rsidR="006760CE" w:rsidRPr="00A70E7B" w:rsidRDefault="006760CE" w:rsidP="005D6196">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:p w14:paraId="41F2C649" w14:textId="77777777" w:rsidR="006760CE" w:rsidRPr="008A1433" w:rsidRDefault="006760CE" w:rsidP="005D6196">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6204AD1B" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="00A70E7B" w:rsidRDefault="005E36A5" w:rsidP="005E36A5">
+    <w:p w14:paraId="3897B252" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="008A1433" w:rsidRDefault="005E36A5" w:rsidP="005E36A5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70E7B">
+      <w:r w:rsidRPr="008A1433">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>【添付書類】</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6871C7F0" w14:textId="77777777" w:rsidR="005D6196" w:rsidRPr="00A70E7B" w:rsidRDefault="005E36A5" w:rsidP="0057139E">
+    <w:p w14:paraId="6637969D" w14:textId="4BF4B9C6" w:rsidR="005E36A5" w:rsidRPr="008A1433" w:rsidRDefault="005E36A5" w:rsidP="00AC56E2">
       <w:pPr>
         <w:ind w:leftChars="100" w:left="570" w:hangingChars="150" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70E7B">
+      <w:r w:rsidRPr="008A1433">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>□</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A70E7B">
+      <w:r w:rsidRPr="008A1433">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005D6196" w:rsidRPr="00A70E7B">
+      <w:r w:rsidR="005D6196" w:rsidRPr="008A1433">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>旅行催行の実績が分かる資料［</w:t>
       </w:r>
-      <w:r w:rsidR="002F1323" w:rsidRPr="00A70E7B">
+      <w:r w:rsidR="002F1323" w:rsidRPr="008A1433">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>最終</w:t>
       </w:r>
-      <w:r w:rsidR="005D6196" w:rsidRPr="00A70E7B">
+      <w:r w:rsidR="005D6196" w:rsidRPr="008A1433">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>旅程</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A70E7B">
+      <w:r w:rsidRPr="008A1433">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>表、</w:t>
       </w:r>
-      <w:r w:rsidR="0057139E" w:rsidRPr="00A70E7B">
+      <w:r w:rsidR="0057139E" w:rsidRPr="008A1433">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>バス利用明細書</w:t>
       </w:r>
-      <w:r w:rsidR="002F1323" w:rsidRPr="00A70E7B">
+      <w:r w:rsidR="002F1323" w:rsidRPr="008A1433">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>、宿泊施設利用明細書</w:t>
       </w:r>
+      <w:r w:rsidR="005D6196" w:rsidRPr="008A1433">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>］</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="701027F0" w14:textId="77777777" w:rsidR="005E36A5" w:rsidRPr="00A70E7B" w:rsidRDefault="005D6196" w:rsidP="005D6196">
+    <w:p w14:paraId="7D99E205" w14:textId="77777777" w:rsidR="00CA43FE" w:rsidRPr="008A1433" w:rsidRDefault="005E36A5">
       <w:pPr>
-        <w:ind w:leftChars="200" w:left="540" w:hangingChars="50" w:hanging="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70E7B">
+      <w:r w:rsidRPr="008A1433">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　□ 助成金の振込先金融機関名、支店名、</w:t>
+      </w:r>
+      <w:r w:rsidR="00D920CC" w:rsidRPr="008A1433">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-          <w:sz w:val="24"/>
-[...18 lines deleted...]
-        <w:t>］</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>預金種類、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A1433">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>口座番号、口座名義の分かる資料</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36D915A7" w14:textId="77777777" w:rsidR="00CA43FE" w:rsidRPr="00A70E7B" w:rsidRDefault="005E36A5">
-[...32 lines deleted...]
-    <w:sectPr w:rsidR="00CA43FE" w:rsidRPr="00A70E7B" w:rsidSect="00616356">
+    <w:sectPr w:rsidR="00CA43FE" w:rsidRPr="008A1433" w:rsidSect="00616356">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1021" w:right="1134" w:bottom="851" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="linesAndChars" w:linePitch="386"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="664CCD4F" w14:textId="77777777" w:rsidR="00B76980" w:rsidRDefault="00B76980" w:rsidP="00F54601">
+    <w:p w14:paraId="576E71B4" w14:textId="77777777" w:rsidR="00BC44A4" w:rsidRDefault="00BC44A4" w:rsidP="00F54601">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="191876B2" w14:textId="77777777" w:rsidR="00B76980" w:rsidRDefault="00B76980" w:rsidP="00F54601">
+    <w:p w14:paraId="645E56ED" w14:textId="77777777" w:rsidR="00BC44A4" w:rsidRDefault="00BC44A4" w:rsidP="00F54601">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
@@ -3028,58 +3263,58 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2962A6B5" w14:textId="77777777" w:rsidR="00B76980" w:rsidRDefault="00B76980" w:rsidP="00F54601">
+    <w:p w14:paraId="16B93A8F" w14:textId="77777777" w:rsidR="00BC44A4" w:rsidRDefault="00BC44A4" w:rsidP="00F54601">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1465069C" w14:textId="77777777" w:rsidR="00B76980" w:rsidRDefault="00B76980" w:rsidP="00F54601">
+    <w:p w14:paraId="6561A5FE" w14:textId="77777777" w:rsidR="00BC44A4" w:rsidRDefault="00BC44A4" w:rsidP="00F54601">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridVerticalSpacing w:val="193"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
@@ -3087,172 +3322,251 @@
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008B6412"/>
     <w:rsid w:val="00022EA1"/>
     <w:rsid w:val="00034E31"/>
+    <w:rsid w:val="00062C5D"/>
     <w:rsid w:val="00062ED0"/>
     <w:rsid w:val="000643F3"/>
     <w:rsid w:val="00084FAB"/>
+    <w:rsid w:val="00096333"/>
+    <w:rsid w:val="000A433C"/>
     <w:rsid w:val="000B0E68"/>
+    <w:rsid w:val="000C33E0"/>
+    <w:rsid w:val="000D0338"/>
     <w:rsid w:val="000D2A5B"/>
     <w:rsid w:val="000D5B0D"/>
-    <w:rsid w:val="0013559E"/>
+    <w:rsid w:val="001536B2"/>
     <w:rsid w:val="00173889"/>
     <w:rsid w:val="00176BE3"/>
+    <w:rsid w:val="001820B2"/>
     <w:rsid w:val="001B0AD6"/>
-    <w:rsid w:val="001B5136"/>
     <w:rsid w:val="001C4789"/>
-    <w:rsid w:val="0022014A"/>
-    <w:rsid w:val="00243B78"/>
+    <w:rsid w:val="001F301B"/>
+    <w:rsid w:val="00251C78"/>
+    <w:rsid w:val="00253FB0"/>
+    <w:rsid w:val="002669F9"/>
+    <w:rsid w:val="0028543D"/>
+    <w:rsid w:val="0028779B"/>
     <w:rsid w:val="00287B2A"/>
+    <w:rsid w:val="002961C9"/>
     <w:rsid w:val="002A0C8A"/>
+    <w:rsid w:val="002D1508"/>
     <w:rsid w:val="002F1323"/>
+    <w:rsid w:val="002F6831"/>
     <w:rsid w:val="00332C6D"/>
+    <w:rsid w:val="0034238C"/>
     <w:rsid w:val="00344CE6"/>
-    <w:rsid w:val="00350285"/>
     <w:rsid w:val="0035598C"/>
     <w:rsid w:val="0037242E"/>
-    <w:rsid w:val="00381CDD"/>
+    <w:rsid w:val="00395987"/>
     <w:rsid w:val="003B2D6B"/>
     <w:rsid w:val="003C573F"/>
+    <w:rsid w:val="003D20D8"/>
     <w:rsid w:val="003E1722"/>
+    <w:rsid w:val="003F773B"/>
     <w:rsid w:val="00410F60"/>
+    <w:rsid w:val="00420335"/>
+    <w:rsid w:val="004276B6"/>
+    <w:rsid w:val="00445DFD"/>
+    <w:rsid w:val="00470F70"/>
+    <w:rsid w:val="00491E1A"/>
     <w:rsid w:val="004A64BF"/>
+    <w:rsid w:val="004B13E5"/>
+    <w:rsid w:val="004F35EF"/>
     <w:rsid w:val="004F6849"/>
+    <w:rsid w:val="00514ECF"/>
+    <w:rsid w:val="00535471"/>
+    <w:rsid w:val="00552C9F"/>
     <w:rsid w:val="005565E8"/>
     <w:rsid w:val="0055768B"/>
     <w:rsid w:val="0057139E"/>
     <w:rsid w:val="00571FEA"/>
+    <w:rsid w:val="0058246A"/>
     <w:rsid w:val="00590A9B"/>
     <w:rsid w:val="00597B3D"/>
-    <w:rsid w:val="005A1C49"/>
+    <w:rsid w:val="005A0AA5"/>
     <w:rsid w:val="005A2160"/>
+    <w:rsid w:val="005A331B"/>
     <w:rsid w:val="005D2C0E"/>
     <w:rsid w:val="005D6196"/>
+    <w:rsid w:val="005D689A"/>
     <w:rsid w:val="005E36A5"/>
+    <w:rsid w:val="005E7ECA"/>
+    <w:rsid w:val="006149C5"/>
     <w:rsid w:val="00616356"/>
     <w:rsid w:val="0062622B"/>
+    <w:rsid w:val="00643084"/>
     <w:rsid w:val="00645D2C"/>
     <w:rsid w:val="00667D34"/>
     <w:rsid w:val="006760CE"/>
+    <w:rsid w:val="006A7C6D"/>
     <w:rsid w:val="006C2598"/>
+    <w:rsid w:val="006D41D0"/>
     <w:rsid w:val="006D5340"/>
     <w:rsid w:val="006F789E"/>
     <w:rsid w:val="007108C8"/>
     <w:rsid w:val="00716495"/>
     <w:rsid w:val="00726301"/>
-    <w:rsid w:val="007726FC"/>
+    <w:rsid w:val="0075167C"/>
+    <w:rsid w:val="00781BD7"/>
+    <w:rsid w:val="007B442D"/>
     <w:rsid w:val="007B7BB8"/>
     <w:rsid w:val="007D6A83"/>
+    <w:rsid w:val="0083755C"/>
     <w:rsid w:val="00837AB4"/>
-    <w:rsid w:val="00862292"/>
+    <w:rsid w:val="00853837"/>
+    <w:rsid w:val="008653B9"/>
+    <w:rsid w:val="00871EA9"/>
     <w:rsid w:val="00885BF3"/>
+    <w:rsid w:val="0089490C"/>
     <w:rsid w:val="008A1433"/>
+    <w:rsid w:val="008A1F27"/>
     <w:rsid w:val="008B6412"/>
+    <w:rsid w:val="008C393F"/>
+    <w:rsid w:val="008D4A10"/>
+    <w:rsid w:val="008E08E0"/>
     <w:rsid w:val="008E2BDD"/>
+    <w:rsid w:val="009115BB"/>
     <w:rsid w:val="00917567"/>
     <w:rsid w:val="0092472C"/>
+    <w:rsid w:val="00931FBB"/>
+    <w:rsid w:val="009362C3"/>
     <w:rsid w:val="0093639C"/>
+    <w:rsid w:val="00967467"/>
+    <w:rsid w:val="00971E07"/>
     <w:rsid w:val="0097428F"/>
     <w:rsid w:val="00980DA4"/>
     <w:rsid w:val="009976A3"/>
+    <w:rsid w:val="009B47FD"/>
     <w:rsid w:val="009B5BA5"/>
     <w:rsid w:val="009F2E90"/>
+    <w:rsid w:val="00A20D30"/>
+    <w:rsid w:val="00A24BF4"/>
     <w:rsid w:val="00A25482"/>
     <w:rsid w:val="00A43E4B"/>
+    <w:rsid w:val="00A4661B"/>
+    <w:rsid w:val="00A55701"/>
     <w:rsid w:val="00A674D1"/>
-    <w:rsid w:val="00A70E7B"/>
-    <w:rsid w:val="00A956CC"/>
+    <w:rsid w:val="00A76F81"/>
+    <w:rsid w:val="00A77A6E"/>
+    <w:rsid w:val="00A9780F"/>
     <w:rsid w:val="00AA38DF"/>
+    <w:rsid w:val="00AC56E2"/>
     <w:rsid w:val="00AC7FC7"/>
-    <w:rsid w:val="00B00D41"/>
+    <w:rsid w:val="00AD46F6"/>
+    <w:rsid w:val="00AF6F19"/>
     <w:rsid w:val="00B02CCF"/>
-    <w:rsid w:val="00B04981"/>
     <w:rsid w:val="00B4065D"/>
-    <w:rsid w:val="00B76980"/>
+    <w:rsid w:val="00B67420"/>
+    <w:rsid w:val="00B8466B"/>
+    <w:rsid w:val="00B87809"/>
     <w:rsid w:val="00BA7555"/>
+    <w:rsid w:val="00BC44A4"/>
+    <w:rsid w:val="00BE5F3C"/>
+    <w:rsid w:val="00C056B5"/>
+    <w:rsid w:val="00C137FA"/>
     <w:rsid w:val="00C23325"/>
+    <w:rsid w:val="00C4237C"/>
+    <w:rsid w:val="00C51EDA"/>
+    <w:rsid w:val="00C64500"/>
+    <w:rsid w:val="00C83FBA"/>
     <w:rsid w:val="00CA43FE"/>
     <w:rsid w:val="00CC6BF0"/>
+    <w:rsid w:val="00CD530B"/>
+    <w:rsid w:val="00CF791E"/>
     <w:rsid w:val="00D112F7"/>
     <w:rsid w:val="00D57297"/>
     <w:rsid w:val="00D62CFB"/>
+    <w:rsid w:val="00D63E2F"/>
+    <w:rsid w:val="00D827C6"/>
+    <w:rsid w:val="00D83645"/>
     <w:rsid w:val="00D920CC"/>
+    <w:rsid w:val="00DC2771"/>
     <w:rsid w:val="00DC2E54"/>
-    <w:rsid w:val="00DC5E44"/>
+    <w:rsid w:val="00DD4B73"/>
+    <w:rsid w:val="00DD73B3"/>
+    <w:rsid w:val="00E1357C"/>
     <w:rsid w:val="00E14830"/>
     <w:rsid w:val="00E2678D"/>
-    <w:rsid w:val="00E90B03"/>
+    <w:rsid w:val="00E54795"/>
+    <w:rsid w:val="00EA772A"/>
     <w:rsid w:val="00ED6F7F"/>
+    <w:rsid w:val="00EF02A8"/>
+    <w:rsid w:val="00F20CB9"/>
+    <w:rsid w:val="00F27D06"/>
     <w:rsid w:val="00F54601"/>
+    <w:rsid w:val="00F86AE4"/>
+    <w:rsid w:val="00F96F73"/>
+    <w:rsid w:val="00FF5288"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="7345F49E"/>
+  <w14:docId w14:val="7F9B59F2"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{D790EB8D-F499-4732-A330-570B37E77144}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4066,70 +4380,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>142</Words>
-  <Characters>813</Characters>
+  <Words>132</Words>
+  <Characters>753</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>954</CharactersWithSpaces>
+  <CharactersWithSpaces>884</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>user</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>